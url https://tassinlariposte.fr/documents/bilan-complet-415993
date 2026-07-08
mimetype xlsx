--- v0 (2025-10-08)
+++ v1 (2026-07-08)
@@ -1,596 +1,686 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Dropbox\Dropbox\LaRiposte Tassin\50-Resultats &amp; Palmares\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Dropbox\Dropbox\LaRiposte Tassin\40-Palmarès - Bilan Compets\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{14EECF3D-26F1-4B1C-AC0A-1D6603494A95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9965B8FB-FA48-4556-B3C9-D18224C65EF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-23148" yWindow="2928" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Bilan" sheetId="2" r:id="rId1"/>
+    <sheet name="Bilan" sheetId="10" r:id="rId1"/>
     <sheet name="2018-2019" sheetId="1" r:id="rId2"/>
     <sheet name="2019-2020" sheetId="3" r:id="rId3"/>
     <sheet name="2020-2021" sheetId="4" r:id="rId4"/>
     <sheet name="2021-2022" sheetId="5" r:id="rId5"/>
     <sheet name="2022-2023" sheetId="6" r:id="rId6"/>
     <sheet name="2023-2024" sheetId="7" r:id="rId7"/>
     <sheet name="2024-2025" sheetId="8" r:id="rId8"/>
+    <sheet name="2025-2026" sheetId="9" r:id="rId9"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L51" i="2" l="1"/>
-[...269 lines deleted...]
-  <c r="L42" i="2"/>
+  <c r="K5" i="10" l="1"/>
+  <c r="K20" i="10"/>
+  <c r="K13" i="10"/>
+  <c r="K7" i="10"/>
+  <c r="K23" i="10"/>
+  <c r="K41" i="10"/>
+  <c r="K47" i="10"/>
+  <c r="A47" i="10" s="1"/>
+  <c r="K24" i="10"/>
+  <c r="K26" i="10"/>
+  <c r="K39" i="10"/>
+  <c r="K37" i="10"/>
+  <c r="K33" i="10"/>
+  <c r="K11" i="10"/>
+  <c r="K27" i="10"/>
+  <c r="K2" i="10"/>
+  <c r="K17" i="10"/>
+  <c r="A17" i="10" s="1"/>
+  <c r="K61" i="10"/>
+  <c r="A61" i="10" s="1"/>
+  <c r="K28" i="10"/>
+  <c r="K48" i="10"/>
+  <c r="K15" i="10"/>
+  <c r="K42" i="10"/>
+  <c r="K6" i="10"/>
+  <c r="K21" i="10"/>
+  <c r="M21" i="10" s="1"/>
+  <c r="K8" i="10"/>
+  <c r="K64" i="10"/>
+  <c r="K49" i="10"/>
+  <c r="A49" i="10" s="1"/>
+  <c r="K31" i="10"/>
+  <c r="K9" i="10"/>
+  <c r="K66" i="10"/>
+  <c r="A66" i="10" s="1"/>
+  <c r="K16" i="10"/>
+  <c r="K40" i="10"/>
+  <c r="K3" i="10"/>
+  <c r="K22" i="10"/>
+  <c r="M22" i="10" s="1"/>
+  <c r="K10" i="10"/>
+  <c r="K67" i="10"/>
+  <c r="A67" i="10" s="1"/>
+  <c r="K14" i="10"/>
+  <c r="A46" i="10"/>
+  <c r="A26" i="10"/>
+  <c r="A48" i="10"/>
+  <c r="A64" i="10"/>
+  <c r="A22" i="10"/>
+  <c r="M45" i="10"/>
+  <c r="M26" i="10"/>
+  <c r="M48" i="10"/>
+  <c r="M64" i="10"/>
+  <c r="M49" i="10"/>
+  <c r="J18" i="10"/>
+  <c r="J5" i="10"/>
+  <c r="J20" i="10"/>
+  <c r="J13" i="10"/>
+  <c r="J7" i="10"/>
+  <c r="J23" i="10"/>
+  <c r="J24" i="10"/>
+  <c r="J39" i="10"/>
+  <c r="J37" i="10"/>
+  <c r="J33" i="10"/>
+  <c r="J11" i="10"/>
+  <c r="J38" i="10"/>
+  <c r="J27" i="10"/>
+  <c r="J2" i="10"/>
+  <c r="J28" i="10"/>
+  <c r="J15" i="10"/>
+  <c r="A15" i="10" s="1"/>
+  <c r="J42" i="10"/>
+  <c r="A42" i="10" s="1"/>
+  <c r="J6" i="10"/>
+  <c r="J8" i="10"/>
+  <c r="J55" i="10"/>
+  <c r="J30" i="10"/>
+  <c r="J9" i="10"/>
+  <c r="J16" i="10"/>
+  <c r="M16" i="10" s="1"/>
+  <c r="J40" i="10"/>
+  <c r="J3" i="10"/>
+  <c r="J10" i="10"/>
+  <c r="J56" i="10"/>
+  <c r="A56" i="10" s="1"/>
+  <c r="J14" i="10"/>
+  <c r="I45" i="10"/>
+  <c r="A45" i="10" s="1"/>
+  <c r="I5" i="10"/>
+  <c r="I20" i="10"/>
+  <c r="I13" i="10"/>
+  <c r="I7" i="10"/>
+  <c r="I23" i="10"/>
+  <c r="I41" i="10"/>
+  <c r="A41" i="10" s="1"/>
+  <c r="I24" i="10"/>
+  <c r="I39" i="10"/>
+  <c r="I37" i="10"/>
+  <c r="I33" i="10"/>
+  <c r="I11" i="10"/>
+  <c r="I38" i="10"/>
+  <c r="I27" i="10"/>
+  <c r="I35" i="10"/>
+  <c r="A35" i="10" s="1"/>
+  <c r="I2" i="10"/>
+  <c r="I28" i="10"/>
+  <c r="I6" i="10"/>
+  <c r="I12" i="10"/>
+  <c r="I50" i="10"/>
+  <c r="A50" i="10" s="1"/>
+  <c r="I55" i="10"/>
+  <c r="I65" i="10"/>
+  <c r="A65" i="10" s="1"/>
+  <c r="I43" i="10"/>
+  <c r="I52" i="10"/>
+  <c r="I30" i="10"/>
+  <c r="I9" i="10"/>
+  <c r="I40" i="10"/>
+  <c r="I3" i="10"/>
+  <c r="I10" i="10"/>
+  <c r="I58" i="10"/>
+  <c r="A58" i="10" s="1"/>
+  <c r="I32" i="10"/>
+  <c r="A32" i="10" s="1"/>
+  <c r="I14" i="10"/>
+  <c r="H5" i="10"/>
+  <c r="H20" i="10"/>
+  <c r="H13" i="10"/>
+  <c r="H7" i="10"/>
+  <c r="H23" i="10"/>
+  <c r="M23" i="10" s="1"/>
+  <c r="H24" i="10"/>
+  <c r="H39" i="10"/>
+  <c r="H37" i="10"/>
+  <c r="H33" i="10"/>
+  <c r="H11" i="10"/>
+  <c r="H38" i="10"/>
+  <c r="H27" i="10"/>
+  <c r="H4" i="10"/>
+  <c r="H2" i="10"/>
+  <c r="H28" i="10"/>
+  <c r="H6" i="10"/>
+  <c r="H12" i="10"/>
+  <c r="H43" i="10"/>
+  <c r="H52" i="10"/>
+  <c r="H30" i="10"/>
+  <c r="H9" i="10"/>
+  <c r="H40" i="10"/>
+  <c r="H3" i="10"/>
+  <c r="H10" i="10"/>
+  <c r="H14" i="10"/>
+  <c r="G53" i="10"/>
+  <c r="G5" i="10"/>
+  <c r="G20" i="10"/>
+  <c r="G13" i="10"/>
+  <c r="G60" i="10"/>
+  <c r="A60" i="10" s="1"/>
+  <c r="G39" i="10"/>
+  <c r="G37" i="10"/>
+  <c r="A37" i="10" s="1"/>
+  <c r="G33" i="10"/>
+  <c r="G11" i="10"/>
+  <c r="G27" i="10"/>
+  <c r="A27" i="10" s="1"/>
+  <c r="G4" i="10"/>
+  <c r="G2" i="10"/>
+  <c r="G28" i="10"/>
+  <c r="G6" i="10"/>
+  <c r="G12" i="10"/>
+  <c r="G30" i="10"/>
+  <c r="G9" i="10"/>
+  <c r="G40" i="10"/>
+  <c r="G3" i="10"/>
+  <c r="G10" i="10"/>
+  <c r="G14" i="10"/>
+  <c r="F29" i="10"/>
+  <c r="F39" i="10"/>
+  <c r="F33" i="10"/>
+  <c r="F11" i="10"/>
+  <c r="F4" i="10"/>
+  <c r="F19" i="10"/>
+  <c r="F6" i="10"/>
+  <c r="F12" i="10"/>
+  <c r="F30" i="10"/>
+  <c r="F40" i="10"/>
+  <c r="F3" i="10"/>
+  <c r="F14" i="10"/>
+  <c r="E29" i="10"/>
+  <c r="E18" i="10"/>
+  <c r="E53" i="10"/>
+  <c r="A53" i="10" s="1"/>
+  <c r="E59" i="10"/>
+  <c r="A59" i="10" s="1"/>
+  <c r="E20" i="10"/>
+  <c r="A20" i="10" s="1"/>
+  <c r="E54" i="10"/>
+  <c r="E39" i="10"/>
+  <c r="E33" i="10"/>
+  <c r="E11" i="10"/>
+  <c r="E51" i="10"/>
+  <c r="E4" i="10"/>
+  <c r="E19" i="10"/>
+  <c r="E62" i="10"/>
+  <c r="A62" i="10" s="1"/>
+  <c r="E6" i="10"/>
+  <c r="E12" i="10"/>
+  <c r="E30" i="10"/>
+  <c r="E31" i="10"/>
+  <c r="E40" i="10"/>
+  <c r="E3" i="10"/>
+  <c r="E44" i="10"/>
+  <c r="E57" i="10"/>
+  <c r="A57" i="10" s="1"/>
+  <c r="E25" i="10"/>
+  <c r="E14" i="10"/>
+  <c r="D29" i="10"/>
+  <c r="D34" i="10"/>
+  <c r="M34" i="10" s="1"/>
+  <c r="D18" i="10"/>
+  <c r="A18" i="10" s="1"/>
+  <c r="D46" i="10"/>
+  <c r="M46" i="10" s="1"/>
+  <c r="D54" i="10"/>
+  <c r="D39" i="10"/>
+  <c r="D33" i="10"/>
+  <c r="M33" i="10" s="1"/>
+  <c r="D11" i="10"/>
+  <c r="D51" i="10"/>
+  <c r="D4" i="10"/>
+  <c r="D19" i="10"/>
+  <c r="A19" i="10" s="1"/>
+  <c r="D6" i="10"/>
+  <c r="D12" i="10"/>
+  <c r="D63" i="10"/>
+  <c r="M63" i="10" s="1"/>
+  <c r="D31" i="10"/>
+  <c r="M31" i="10" s="1"/>
+  <c r="D36" i="10"/>
+  <c r="A36" i="10" s="1"/>
+  <c r="D3" i="10"/>
+  <c r="D44" i="10"/>
+  <c r="A44" i="10" s="1"/>
+  <c r="D25" i="10"/>
+  <c r="D14" i="10"/>
+  <c r="M8" i="10" l="1"/>
+  <c r="M17" i="10"/>
+  <c r="A12" i="10"/>
+  <c r="A54" i="10"/>
+  <c r="M28" i="10"/>
+  <c r="A24" i="10"/>
+  <c r="M19" i="10"/>
+  <c r="A39" i="10"/>
+  <c r="M10" i="10"/>
+  <c r="A2" i="10"/>
+  <c r="A13" i="10"/>
+  <c r="A55" i="10"/>
+  <c r="M37" i="10"/>
+  <c r="A7" i="10"/>
+  <c r="M39" i="10"/>
+  <c r="A8" i="10"/>
+  <c r="A6" i="10"/>
+  <c r="M18" i="10"/>
+  <c r="A4" i="10"/>
+  <c r="A31" i="10"/>
+  <c r="A11" i="10"/>
+  <c r="M29" i="10"/>
+  <c r="M52" i="10"/>
+  <c r="A38" i="10"/>
+  <c r="M12" i="10"/>
+  <c r="A28" i="10"/>
+  <c r="M65" i="10"/>
+  <c r="A63" i="10"/>
+  <c r="A25" i="10"/>
+  <c r="A3" i="10"/>
+  <c r="A51" i="10"/>
+  <c r="A29" i="10"/>
+  <c r="M30" i="10"/>
+  <c r="A33" i="10"/>
+  <c r="A9" i="10"/>
+  <c r="A43" i="10"/>
+  <c r="M6" i="10"/>
+  <c r="M2" i="10"/>
+  <c r="A23" i="10"/>
+  <c r="M60" i="10"/>
+  <c r="M11" i="10"/>
+  <c r="M7" i="10"/>
+  <c r="M55" i="10"/>
+  <c r="M42" i="10"/>
+  <c r="M4" i="10"/>
+  <c r="M54" i="10"/>
+  <c r="M13" i="10"/>
+  <c r="A10" i="10"/>
+  <c r="A52" i="10"/>
+  <c r="A16" i="10"/>
+  <c r="M3" i="10"/>
+  <c r="M66" i="10"/>
+  <c r="M50" i="10"/>
+  <c r="M15" i="10"/>
+  <c r="M51" i="10"/>
+  <c r="M20" i="10"/>
+  <c r="M9" i="10"/>
+  <c r="M35" i="10"/>
+  <c r="M24" i="10"/>
+  <c r="M59" i="10"/>
+  <c r="A14" i="10"/>
+  <c r="M36" i="10"/>
+  <c r="M62" i="10"/>
+  <c r="M27" i="10"/>
+  <c r="M41" i="10"/>
+  <c r="M53" i="10"/>
+  <c r="A30" i="10"/>
+  <c r="A34" i="10"/>
+  <c r="A40" i="10"/>
+  <c r="A5" i="10"/>
+  <c r="A21" i="10"/>
+  <c r="M67" i="10"/>
+  <c r="M40" i="10"/>
+  <c r="M43" i="10"/>
+  <c r="M61" i="10"/>
+  <c r="M38" i="10"/>
+  <c r="M47" i="10"/>
+  <c r="M5" i="10"/>
+  <c r="M32" i="10"/>
+  <c r="M25" i="10"/>
+  <c r="M58" i="10"/>
+  <c r="M57" i="10"/>
+  <c r="M56" i="10"/>
+  <c r="M44" i="10"/>
+  <c r="M14" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="77">
   <si>
     <t>2018-2019</t>
   </si>
   <si>
     <t>2019-2020</t>
   </si>
   <si>
     <t>2020-2021</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Tireurs</t>
   </si>
   <si>
     <t>Moyenne</t>
   </si>
   <si>
-    <t xml:space="preserve"> Théolan VILDRAC</t>
-[...82 lines deleted...]
-  <si>
     <t>2024-2025</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gwendoline-Agathe LAHAROTTE</t>
+    <t>VILDRAC Théolan</t>
   </si>
   <si>
-    <t xml:space="preserve"> Benoit MARTIN</t>
+    <t>LANCIAL Loucian</t>
   </si>
   <si>
-    <t xml:space="preserve"> Antoine LARDERET</t>
+    <t>BROGGINI Ethan</t>
   </si>
   <si>
-    <t xml:space="preserve"> Constantin REY COQUAIS</t>
+    <t>MARSEILLE Antoine</t>
   </si>
   <si>
-    <t xml:space="preserve"> Aurelien BACHELOT</t>
+    <t>CHEVALERIAS Arthur</t>
   </si>
   <si>
-    <t xml:space="preserve"> Benjamin BLANC</t>
+    <t>ROUX Clément</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cyril BLANC</t>
+    <t>WIATR Pierre</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nikolas RIVET</t>
+    <t>Margitay Nathan</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mathis ADHUMEAU</t>
+    <t>SOREL Océane</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maël COLLIGNON</t>
+    <t>MICHEL Olivia</t>
   </si>
   <si>
-    <t xml:space="preserve"> Arthur KUHN</t>
+    <t>CHAVEROT Raphaël</t>
   </si>
   <si>
-    <t xml:space="preserve"> Thibault DESCLOITRE</t>
+    <t>GILLET Guillaume</t>
   </si>
   <si>
-    <t xml:space="preserve"> Tibor MEGGIOLARO</t>
+    <t>LARVARON Iréla</t>
   </si>
   <si>
-    <t xml:space="preserve"> Noa ADHUMEAU</t>
+    <t>CHARMETANT Louis</t>
   </si>
   <si>
-    <t xml:space="preserve"> Amaury BONIN</t>
+    <t>MASSOT Raphael</t>
   </si>
   <si>
-    <t xml:space="preserve"> Émile BOTTONI</t>
+    <t>WIATR LUC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nolhan MARAUX</t>
+    <t>COLLIER Robin</t>
   </si>
   <si>
-    <t xml:space="preserve"> Merlin CIVIER</t>
+    <t>DE SAINT-ANDRE Foucauld</t>
   </si>
   <si>
-    <t xml:space="preserve"> Victor PINHEIRO</t>
+    <t>DE SAINT-ANDRE Louis</t>
   </si>
   <si>
-    <t xml:space="preserve"> Aurèle PESSU</t>
+    <t>VILDRAC Julien-Cédric</t>
   </si>
   <si>
-    <t xml:space="preserve"> Samuel BARNIER</t>
+    <t>BERNARD Mael</t>
   </si>
   <si>
-    <t xml:space="preserve"> Yuna JEAN</t>
+    <t>COTTIGNIES Sébastien</t>
   </si>
   <si>
-    <t xml:space="preserve"> Noémie BICHON</t>
+    <t>GILLET Antoine</t>
   </si>
   <si>
-    <t xml:space="preserve"> Denis PAILLET</t>
+    <t>HENSTOCK Ryan</t>
   </si>
   <si>
-    <t xml:space="preserve"> Pascal ARDILLY</t>
+    <t>DASSONVILLE Anouk</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sébastien COTTIGNIES</t>
+    <t>DUFAUR Mathieu</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mario PEREZ</t>
+    <t>MAES Timothée</t>
+  </si>
+  <si>
+    <t>MARDIROSSIAN Armand</t>
+  </si>
+  <si>
+    <t>MARIN Antoine</t>
+  </si>
+  <si>
+    <t>NARGEOLLET Aymeric</t>
+  </si>
+  <si>
+    <t>GELIN Antoine</t>
+  </si>
+  <si>
+    <t>le Guen Albéric</t>
+  </si>
+  <si>
+    <t>MOUMEN Emma</t>
+  </si>
+  <si>
+    <t>SAPIN Augustin</t>
+  </si>
+  <si>
+    <t>WU Hugo</t>
+  </si>
+  <si>
+    <t>RÉOCREUX Noémie</t>
+  </si>
+  <si>
+    <t>GUIMBESKI Raphaël</t>
+  </si>
+  <si>
+    <t>BLANC Jules</t>
+  </si>
+  <si>
+    <t>ABLONCZY CHESNEL Danaé</t>
+  </si>
+  <si>
+    <t>PAIRARD Alice</t>
+  </si>
+  <si>
+    <t>BARNIER Samuel</t>
+  </si>
+  <si>
+    <t>MARTIN Benoit</t>
+  </si>
+  <si>
+    <t>JEAN Yuna</t>
+  </si>
+  <si>
+    <t>PESSU Aurèle</t>
+  </si>
+  <si>
+    <t>BICHON Noémie</t>
+  </si>
+  <si>
+    <t>PAILLET Denis</t>
+  </si>
+  <si>
+    <t>ARDILLY Pascal</t>
+  </si>
+  <si>
+    <t>PEREZ Mario</t>
+  </si>
+  <si>
+    <t>PINHEIRO Victor</t>
+  </si>
+  <si>
+    <t>LAHAROTTE Gwendoline-Agathe</t>
+  </si>
+  <si>
+    <t>BONIN Amaury</t>
+  </si>
+  <si>
+    <t>CIVIER Merlin</t>
+  </si>
+  <si>
+    <t>BLANC Benjamin</t>
+  </si>
+  <si>
+    <t>LARDERET Antoine</t>
+  </si>
+  <si>
+    <t>ADHUMEAU Mathis</t>
+  </si>
+  <si>
+    <t>BACHELOT Aurelien</t>
+  </si>
+  <si>
+    <t>REY COQUAIS Constantin</t>
+  </si>
+  <si>
+    <t>ADHUMEAU Noa</t>
+  </si>
+  <si>
+    <t>BOTTONI Émile</t>
+  </si>
+  <si>
+    <t>DESCLOITRE Thibault</t>
+  </si>
+  <si>
+    <t>KUHN Arthur</t>
+  </si>
+  <si>
+    <t>MARAUX Nolhan</t>
+  </si>
+  <si>
+    <t>BLANC Cyril</t>
+  </si>
+  <si>
+    <t>RIVET Nikolas</t>
+  </si>
+  <si>
+    <t>COLLIGNON Maël</t>
+  </si>
+  <si>
+    <t>MEGGIOLARO Tibor</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
@@ -602,861 +692,1955 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91585571-773D-4EB7-A171-AA142940C205}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E2E089C-09CD-4052-A7AF-EB72DAD35CEF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="205740" y="731520"/>
+          <a:off x="960120" y="914400"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="AutoShape 4">
+        <xdr:cNvPr id="3" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17AAC77E-6FD2-47D7-A864-35A03B392CD9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8A65469-5C12-45F5-83D4-FC6396858CCE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="205740" y="731520"/>
+          <a:off x="960120" y="914400"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="AutoShape 16">
+        <xdr:cNvPr id="4" name="AutoShape 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE9B4E15-CB12-4EB9-9EC9-A5301FF50954}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0EADA53-7822-4A3F-97EC-8E6C9BC19723}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="2926080"/>
+          <a:off x="960120" y="6766560"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="AutoShape 16">
+        <xdr:cNvPr id="5" name="AutoShape 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{987E0F7F-2A16-4BCF-9FAB-AC79DCFD0611}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75845767-9912-4837-98D9-C54BE07B5AD4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="2926080"/>
+          <a:off x="960120" y="11521440"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="AutoShape 10">
+        <xdr:cNvPr id="6" name="AutoShape 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F2F061D-7574-4748-8419-3E7B5C2ADCBE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48A3234D-3D52-4C4C-B4F5-3E006936B393}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="1828800"/>
+          <a:off x="960120" y="20299680"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="AutoShape 15">
+        <xdr:cNvPr id="7" name="AutoShape 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FC626BD-0DD7-42B2-BD19-0451900F1B58}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90A96F8A-AF67-4E13-BDC5-638393AEC4DD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="2743200"/>
+          <a:off x="960120" y="21214080"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C65E7A3C-C7E4-4002-A4A3-494E1E249C08}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="960120" y="21579840"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="AutoShape 17">
+        <xdr:cNvPr id="9" name="AutoShape 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4B72369-3AA7-4932-A2A3-AA3A5FB174B2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{921BBCFC-4D35-4E7C-B8B6-BB9E62325618}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="3108960"/>
+          <a:off x="960120" y="21762720"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="AutoShape 18">
+        <xdr:cNvPr id="10" name="AutoShape 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CB4E6F2-4FE0-42FD-91E0-ACD14317609D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4514A71B-E51E-4654-9A60-57535B97CFF2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="3291840"/>
+          <a:off x="960120" y="21945600"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="AutoShape 19">
+        <xdr:cNvPr id="11" name="AutoShape 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAE3A04E-80B2-4C94-9950-B83D0603E113}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5730C611-DE82-4094-B025-D2188C4323E9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="3474720"/>
+          <a:off x="960120" y="22128480"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="AutoShape 20">
+        <xdr:cNvPr id="12" name="AutoShape 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BC69DE2-68BB-4CD3-A62C-548300A43B03}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D17E623-06FD-4527-BB35-5FD82DEB15CF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="3657600"/>
+          <a:off x="960120" y="22311360"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="AutoShape 21">
+        <xdr:cNvPr id="13" name="AutoShape 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1566BD4-548C-46EF-8422-C76B33BA86A0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C1C612A-1679-4301-ADE7-0AC15FDAB7CF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="3840480"/>
+          <a:off x="960120" y="22494240"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="AutoShape 22">
+        <xdr:cNvPr id="14" name="AutoShape 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{452E430F-D128-4C6A-B66B-42FA2E712163}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79DC511F-E6FA-4520-A65C-3377C4F2F5E3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="4023360"/>
+          <a:off x="960120" y="22677120"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="AutoShape 23">
+        <xdr:cNvPr id="15" name="AutoShape 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DA431CF-9492-4772-B5A7-C3219C7FCB40}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2D4FE6E-F2C6-40A1-83A7-40DADA2BB3DC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="4206240"/>
+          <a:off x="960120" y="23042880"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="17" name="AutoShape 25">
+        <xdr:cNvPr id="16" name="AutoShape 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{228EE5AC-9FED-4672-8BA6-8ECB90ACCDAC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9040D32A-8BB2-47C3-AFD5-B74AB7CDD516}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="960120" y="23225760"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="AutoShape 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C9AB0E2-59AB-4293-92F0-A66211E2B818}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="960120" y="23957280"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="18" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9C7F688-3C21-4DCF-AD84-78FE0C58FDEA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="960120" y="2743200"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6288E677-E3DD-4231-ABD2-50C56B168E67}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="548640"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="20" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5189F9D-7C29-4765-8818-9BC5325B8AB6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="1645920"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="21" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42143F27-9AEA-41B7-86EE-DF8B246FE54E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="2560320"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="22" name="AutoShape 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CCE5B46-AB3F-4065-BBA5-7EC4FE7AA0F7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="2926080"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="23" name="AutoShape 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44FAB156-5ABD-4C99-B559-04D0EB9A0A7B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="3108960"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="24" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8076786-A89B-4D99-BD4A-606EA0D9D82A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="3291840"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="25" name="AutoShape 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB8980BA-83C7-4A61-B816-D984D28AAAF7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="3474720"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="26" name="AutoShape 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A5B105E-E564-44A4-89AE-55B3FCF57D36}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="3657600"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="27" name="AutoShape 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3D3DA32-EED7-41FF-AD66-E8D059E00C65}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="3840480"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="28" name="AutoShape 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B29DC2DA-4B1F-45C5-A89C-4D11967283B1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="4023360"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29" name="AutoShape 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7DD1B3C-A203-4A6F-929C-2698C7D3E040}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="4389120"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="30" name="AutoShape 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3C2D592-A5E6-43EE-B2EF-91B387FEBFE1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="4572000"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="18" name="AutoShape 26">
+        <xdr:cNvPr id="31" name="AutoShape 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C62CE4E1-259B-4A64-84C9-DE7ABD6CB2A9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C9B49DD-B210-4F06-96A2-F15CE704662A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="4754880"/>
+          <a:off x="0" y="5303520"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="19" name="AutoShape 30">
+        <xdr:cNvPr id="32" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E0526C5-BC27-4335-AFFB-04743333A78D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46858BF4-3603-4B11-A5CE-AF2E11656DD2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="5486400"/>
+          <a:off x="0" y="182880"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>136</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="AutoShape 4">
+        <xdr:cNvPr id="33" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53C6A0A0-A358-48D6-9D44-7D43E7693FDD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A64F154-E662-4170-B8A7-CD4C549FB181}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="365760"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="34" name="AutoShape 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{597097A0-8C72-47F8-9AED-06119F829EC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="548640"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="35" name="AutoShape 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3A22CD9-179D-4EEE-AB01-F5A9459349B7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="731520"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="36" name="AutoShape 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{803C29AE-2691-46B8-9AD4-02B05C229F8E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="914400"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="37" name="AutoShape 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75FB66DB-55CF-4230-9D66-7A5A66E02A9C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="1097280"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="38" name="AutoShape 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31578C7B-57D1-40DC-B03D-51302DD869E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="1280160"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="39" name="AutoShape 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC7B57A5-6854-4399-9C20-5940E70BE575}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="1463040"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="304800"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="40" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE5F3559-2AAA-42DD-A1B8-E0AA80D4F512}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="304800"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="41" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{966F4DF6-DA7E-40C8-A349-4B7A0B506CAC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>99060</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1028" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F6CA247-3BE8-13EA-9FA2-02E57F4EFF0B}"/>
             </a:ext>
@@ -2054,106 +3238,106 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>99060</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4097" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F9DEBA7-ADF8-E565-6734-29040FE8132A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>99060</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4098" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ABFCB66-E0CC-DB71-48BD-184BD86E27D0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="792480" y="182880"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -2532,50 +3716,136 @@
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="792480" y="3200400"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="304800"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{492E01F5-9746-4875-8E9E-CD0ED70C61FC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3779520" y="0"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="304800"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8F99E23-E4DB-4433-B5DB-74578EFDC232}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3779520" y="0"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2812,3410 +4082,4511 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{753218F4-5341-4D98-8C42-051489EFFC4D}">
-  <dimension ref="A1:L56"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC084FFF-402F-47C4-8BE7-1F62C35ADB80}">
+  <dimension ref="A1:M197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="2.44140625" customWidth="1"/>
     <col min="3" max="3" width="28" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="9.6640625" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="9.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="11.44140625" style="1"/>
+    <col min="10" max="11" width="9.6640625" customWidth="1"/>
+    <col min="12" max="12" width="3.44140625" customWidth="1"/>
+    <col min="13" max="13" width="11.5546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="M1" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2">
-        <f>SUM(D2:J2)</f>
-        <v>120.5</v>
+        <f t="shared" ref="A2:A33" si="0">SUM(D2:K2)</f>
+        <v>163.5</v>
       </c>
       <c r="C2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2">
         <f>VLOOKUP(C2,'2021-2022'!B:C,2,FALSE)</f>
         <v>13</v>
       </c>
       <c r="H2">
         <f>VLOOKUP(C2,'2022-2023'!B:C,2,FALSE)</f>
         <v>12</v>
       </c>
       <c r="I2">
         <f>VLOOKUP(C2,'2023-2024'!B:C,2,FALSE)</f>
         <v>59</v>
       </c>
       <c r="J2">
         <f>VLOOKUP(C2,'2024-2025'!B:C,2,FALSE)</f>
         <v>36.5</v>
       </c>
-      <c r="L2" s="1">
-[...4 lines deleted...]
-    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="K2">
+        <f>VLOOKUP(C2,'2025-2026'!B:C,2,FALSE)</f>
+        <v>43</v>
+      </c>
+      <c r="M2" s="1">
+        <f t="shared" ref="M2:M33" si="1">AVERAGE(D2:K2)</f>
+        <v>32.700000000000003</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3">
-        <f>SUM(D3:J3)</f>
-        <v>146</v>
+        <f t="shared" si="0"/>
+        <v>235.5</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D3">
         <f>VLOOKUP(C3,'2018-2019'!B:C,2,FALSE)</f>
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="E3">
         <f>VLOOKUP(C3,'2019-2020'!B:C,2,FALSE)</f>
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F3">
         <f>VLOOKUP(C3,'2020-2021'!B:C,2,FALSE)</f>
-        <v>15.5</v>
+        <v>6</v>
       </c>
       <c r="G3">
         <f>VLOOKUP(C3,'2021-2022'!B:C,2,FALSE)</f>
-        <v>39.5</v>
+        <v>29</v>
       </c>
       <c r="H3">
         <f>VLOOKUP(C3,'2022-2023'!B:C,2,FALSE)</f>
-        <v>34</v>
-[...6 lines deleted...]
-    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+        <v>36</v>
+      </c>
+      <c r="I3">
+        <f>VLOOKUP(C3,'2023-2024'!B:C,2,FALSE)</f>
+        <v>53.5</v>
+      </c>
+      <c r="J3">
+        <f>VLOOKUP(C3,'2024-2025'!B:C,2,FALSE)</f>
+        <v>39</v>
+      </c>
+      <c r="K3">
+        <f>VLOOKUP(C3,'2025-2026'!B:C,2,FALSE)</f>
+        <v>50</v>
+      </c>
+      <c r="M3" s="1">
+        <f t="shared" si="1"/>
+        <v>29.4375</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4">
-        <f>SUM(D4:J4)</f>
-        <v>185.5</v>
+        <f t="shared" si="0"/>
+        <v>146</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="D4">
         <f>VLOOKUP(C4,'2018-2019'!B:C,2,FALSE)</f>
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="E4">
         <f>VLOOKUP(C4,'2019-2020'!B:C,2,FALSE)</f>
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F4">
         <f>VLOOKUP(C4,'2020-2021'!B:C,2,FALSE)</f>
-        <v>6</v>
+        <v>15.5</v>
       </c>
       <c r="G4">
         <f>VLOOKUP(C4,'2021-2022'!B:C,2,FALSE)</f>
-        <v>29</v>
+        <v>39.5</v>
       </c>
       <c r="H4">
         <f>VLOOKUP(C4,'2022-2023'!B:C,2,FALSE)</f>
-        <v>36</v>
-[...14 lines deleted...]
-    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
+        <v>34</v>
+      </c>
+      <c r="M4" s="1">
+        <f t="shared" si="1"/>
+        <v>29.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A5">
-        <f>SUM(D5:J5)</f>
-        <v>104.5</v>
+        <f t="shared" si="0"/>
+        <v>139.5</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
         <f>VLOOKUP(C5,'2021-2022'!B:C,2,FALSE)</f>
         <v>16</v>
       </c>
       <c r="H5">
         <f>VLOOKUP(C5,'2022-2023'!B:C,2,FALSE)</f>
         <v>18</v>
       </c>
       <c r="I5">
         <f>VLOOKUP(C5,'2023-2024'!B:C,2,FALSE)</f>
         <v>43</v>
       </c>
       <c r="J5">
         <f>VLOOKUP(C5,'2024-2025'!B:C,2,FALSE)</f>
         <v>27.5</v>
       </c>
-      <c r="L5" s="1">
-[...4 lines deleted...]
-    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="K5">
+        <f>VLOOKUP(C5,'2025-2026'!B:C,2,FALSE)</f>
+        <v>35</v>
+      </c>
+      <c r="M5" s="1">
+        <f t="shared" si="1"/>
+        <v>27.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6">
-        <f>SUM(D6:J6)</f>
-        <v>122</v>
+        <f t="shared" si="0"/>
+        <v>157</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D6">
         <f>VLOOKUP(C6,'2018-2019'!B:C,2,FALSE)</f>
         <v>4</v>
       </c>
       <c r="E6">
         <f>VLOOKUP(C6,'2019-2020'!B:C,2,FALSE)</f>
         <v>13</v>
       </c>
       <c r="F6">
         <f>VLOOKUP(C6,'2020-2021'!B:C,2,FALSE)</f>
         <v>2</v>
       </c>
       <c r="G6">
         <f>VLOOKUP(C6,'2021-2022'!B:C,2,FALSE)</f>
         <v>21</v>
       </c>
       <c r="H6">
         <f>VLOOKUP(C6,'2022-2023'!B:C,2,FALSE)</f>
         <v>16</v>
       </c>
       <c r="I6">
         <f>VLOOKUP(C6,'2023-2024'!B:C,2,FALSE)</f>
         <v>34.5</v>
       </c>
       <c r="J6">
         <f>VLOOKUP(C6,'2024-2025'!B:C,2,FALSE)</f>
         <v>31.5</v>
       </c>
-      <c r="L6" s="1">
-[...4 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="K6">
+        <f>VLOOKUP(C6,'2025-2026'!B:C,2,FALSE)</f>
+        <v>35</v>
+      </c>
+      <c r="M6" s="1">
+        <f t="shared" si="1"/>
+        <v>19.625</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A7">
-        <f>SUM(D7:J7)</f>
-        <v>43</v>
+        <f t="shared" si="0"/>
+        <v>72</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H7">
         <f>VLOOKUP(C7,'2022-2023'!B:C,2,FALSE)</f>
         <v>3</v>
       </c>
       <c r="I7">
         <f>VLOOKUP(C7,'2023-2024'!B:C,2,FALSE)</f>
         <v>19</v>
       </c>
       <c r="J7">
         <f>VLOOKUP(C7,'2024-2025'!B:C,2,FALSE)</f>
         <v>21</v>
       </c>
-      <c r="L7" s="1">
-[...4 lines deleted...]
-    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="K7">
+        <f>VLOOKUP(C7,'2025-2026'!B:C,2,FALSE)</f>
+        <v>29</v>
+      </c>
+      <c r="M7" s="1">
+        <f t="shared" si="1"/>
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A8">
-        <f>SUM(D8:J8)</f>
-        <v>14</v>
+        <f t="shared" si="0"/>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="J8">
         <f>VLOOKUP(C8,'2024-2025'!B:C,2,FALSE)</f>
         <v>14</v>
       </c>
-      <c r="L8" s="1">
-        <f>AVERAGE(D8:K8)</f>
+      <c r="K8">
+        <f>VLOOKUP(C8,'2025-2026'!B:C,2,FALSE)</f>
         <v>14</v>
       </c>
-    </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="M8" s="1">
+        <f t="shared" si="1"/>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A9">
-        <f>SUM(D9:J9)</f>
-        <v>46.5</v>
+        <f t="shared" si="0"/>
+        <v>69.5</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G9">
         <f>VLOOKUP(C9,'2021-2022'!B:C,2,FALSE)</f>
         <v>5</v>
       </c>
       <c r="H9">
         <f>VLOOKUP(C9,'2022-2023'!B:C,2,FALSE)</f>
         <v>4</v>
       </c>
       <c r="I9">
         <f>VLOOKUP(C9,'2023-2024'!B:C,2,FALSE)</f>
         <v>17</v>
       </c>
       <c r="J9">
         <f>VLOOKUP(C9,'2024-2025'!B:C,2,FALSE)</f>
         <v>20.5</v>
       </c>
-      <c r="L9" s="1">
-[...4 lines deleted...]
-    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="K9">
+        <f>VLOOKUP(C9,'2025-2026'!B:C,2,FALSE)</f>
+        <v>23</v>
+      </c>
+      <c r="M9" s="1">
+        <f t="shared" si="1"/>
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10">
-        <f>SUM(D10:J10)</f>
-        <v>74.5</v>
+        <f t="shared" si="0"/>
+        <v>56.5</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G10">
         <f>VLOOKUP(C10,'2021-2022'!B:C,2,FALSE)</f>
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="H10">
         <f>VLOOKUP(C10,'2022-2023'!B:C,2,FALSE)</f>
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I10">
         <f>VLOOKUP(C10,'2023-2024'!B:C,2,FALSE)</f>
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="J10">
         <f>VLOOKUP(C10,'2024-2025'!B:C,2,FALSE)</f>
-        <v>15.5</v>
-[...6 lines deleted...]
-    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+        <v>4.5</v>
+      </c>
+      <c r="K10">
+        <f>VLOOKUP(C10,'2025-2026'!B:C,2,FALSE)</f>
+        <v>18</v>
+      </c>
+      <c r="M10" s="1">
+        <f t="shared" si="1"/>
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11">
-        <f>SUM(D11:J11)</f>
-        <v>62</v>
+        <f t="shared" si="0"/>
+        <v>84.5</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D11">
         <f>VLOOKUP(C11,'2018-2019'!B:C,2,FALSE)</f>
-        <v>23</v>
+        <v>4.5</v>
       </c>
       <c r="E11">
         <f>VLOOKUP(C11,'2019-2020'!B:C,2,FALSE)</f>
-        <v>10</v>
+        <v>8.5</v>
       </c>
       <c r="F11">
         <f>VLOOKUP(C11,'2020-2021'!B:C,2,FALSE)</f>
-        <v>4.5</v>
+        <v>1</v>
       </c>
       <c r="G11">
         <f>VLOOKUP(C11,'2021-2022'!B:C,2,FALSE)</f>
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="H11">
         <f>VLOOKUP(C11,'2022-2023'!B:C,2,FALSE)</f>
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I11">
         <f>VLOOKUP(C11,'2023-2024'!B:C,2,FALSE)</f>
-        <v>4.5</v>
-[...6 lines deleted...]
-    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+        <v>17</v>
+      </c>
+      <c r="J11">
+        <f>VLOOKUP(C11,'2024-2025'!B:C,2,FALSE)</f>
+        <v>15.5</v>
+      </c>
+      <c r="K11">
+        <f>VLOOKUP(C11,'2025-2026'!B:C,2,FALSE)</f>
+        <v>10</v>
+      </c>
+      <c r="M11" s="1">
+        <f t="shared" si="1"/>
+        <v>10.5625</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12">
-        <f>SUM(D12:J12)</f>
-        <v>70.5</v>
+        <f t="shared" si="0"/>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="D12">
         <f>VLOOKUP(C12,'2018-2019'!B:C,2,FALSE)</f>
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E12">
         <f>VLOOKUP(C12,'2019-2020'!B:C,2,FALSE)</f>
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F12">
         <f>VLOOKUP(C12,'2020-2021'!B:C,2,FALSE)</f>
-        <v>2</v>
+        <v>4.5</v>
       </c>
       <c r="G12">
         <f>VLOOKUP(C12,'2021-2022'!B:C,2,FALSE)</f>
-        <v>5.5</v>
+        <v>11</v>
       </c>
       <c r="H12">
         <f>VLOOKUP(C12,'2022-2023'!B:C,2,FALSE)</f>
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="I12">
         <f>VLOOKUP(C12,'2023-2024'!B:C,2,FALSE)</f>
-        <v>9</v>
-[...10 lines deleted...]
-    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+        <v>4.5</v>
+      </c>
+      <c r="M12" s="1">
+        <f t="shared" si="1"/>
+        <v>10.333333333333334</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13">
-        <f>SUM(D13:J13)</f>
-        <v>38.5</v>
+        <f t="shared" si="0"/>
+        <v>51.5</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G13">
         <f>VLOOKUP(C13,'2021-2022'!B:C,2,FALSE)</f>
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H13">
         <f>VLOOKUP(C13,'2022-2023'!B:C,2,FALSE)</f>
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="I13">
         <f>VLOOKUP(C13,'2023-2024'!B:C,2,FALSE)</f>
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J13">
         <f>VLOOKUP(C13,'2024-2025'!B:C,2,FALSE)</f>
-        <v>4.5</v>
-[...6 lines deleted...]
-    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+        <v>12.5</v>
+      </c>
+      <c r="K13">
+        <f>VLOOKUP(C13,'2025-2026'!B:C,2,FALSE)</f>
+        <v>13</v>
+      </c>
+      <c r="M13" s="1">
+        <f t="shared" si="1"/>
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14">
-        <f>SUM(D14:J14)</f>
-        <v>38.5</v>
+        <f t="shared" si="0"/>
+        <v>75.5</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>30</v>
+      </c>
+      <c r="D14">
+        <f>VLOOKUP(C14,'2018-2019'!B:C,2,FALSE)</f>
+        <v>9</v>
+      </c>
+      <c r="E14">
+        <f>VLOOKUP(C14,'2019-2020'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="F14">
+        <f>VLOOKUP(C14,'2020-2021'!B:C,2,FALSE)</f>
+        <v>2</v>
       </c>
       <c r="G14">
         <f>VLOOKUP(C14,'2021-2022'!B:C,2,FALSE)</f>
-        <v>10</v>
+        <v>5.5</v>
       </c>
       <c r="H14">
         <f>VLOOKUP(C14,'2022-2023'!B:C,2,FALSE)</f>
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="I14">
         <f>VLOOKUP(C14,'2023-2024'!B:C,2,FALSE)</f>
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J14">
         <f>VLOOKUP(C14,'2024-2025'!B:C,2,FALSE)</f>
-        <v>12.5</v>
-[...6 lines deleted...]
-    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+      <c r="K14">
+        <f>VLOOKUP(C14,'2025-2026'!B:C,2,FALSE)</f>
+        <v>5</v>
+      </c>
+      <c r="M14" s="1">
+        <f t="shared" si="1"/>
+        <v>9.4375</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15">
-        <f>SUM(D15:J15)</f>
-        <v>25</v>
+        <f t="shared" si="0"/>
+        <v>18</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-        <v>2.5</v>
+        <v>17</v>
       </c>
       <c r="J15">
         <f>VLOOKUP(C15,'2024-2025'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="K15">
+        <f>VLOOKUP(C15,'2025-2026'!B:C,2,FALSE)</f>
+        <v>17</v>
+      </c>
+      <c r="M15" s="1">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A16">
+        <f t="shared" si="0"/>
+        <v>18</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="J16">
+        <f>VLOOKUP(C16,'2024-2025'!B:C,2,FALSE)</f>
         <v>2</v>
       </c>
-      <c r="L15" s="1">
-[...13 lines deleted...]
-        <f>VLOOKUP(C16,'2018-2019'!B:C,2,FALSE)</f>
+      <c r="K16">
+        <f>VLOOKUP(C16,'2025-2026'!B:C,2,FALSE)</f>
         <v>16</v>
       </c>
-      <c r="E16">
-[...12 lines deleted...]
-    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="M16" s="1">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17">
-        <f>SUM(D17:J17)</f>
-        <v>15</v>
+        <f t="shared" si="0"/>
+        <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
-[...14 lines deleted...]
-    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="K17">
+        <f>VLOOKUP(C17,'2025-2026'!B:C,2,FALSE)</f>
+        <v>9</v>
+      </c>
+      <c r="M17" s="1">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18">
-        <f>SUM(D18:J18)</f>
-        <v>36.5</v>
+        <f t="shared" si="0"/>
+        <v>25</v>
       </c>
       <c r="C18" t="s">
-        <v>14</v>
+        <v>47</v>
+      </c>
+      <c r="D18">
+        <f>VLOOKUP(C18,'2018-2019'!B:C,2,FALSE)</f>
+        <v>20.5</v>
       </c>
       <c r="E18">
         <f>VLOOKUP(C18,'2019-2020'!B:C,2,FALSE)</f>
-        <v>2</v>
-[...11 lines deleted...]
-        <v>6</v>
+        <v>2.5</v>
       </c>
       <c r="J18">
         <f>VLOOKUP(C18,'2024-2025'!B:C,2,FALSE)</f>
-        <v>21.5</v>
-[...6 lines deleted...]
-    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+        <v>2</v>
+      </c>
+      <c r="M18" s="1">
+        <f t="shared" si="1"/>
+        <v>8.3333333333333339</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19">
-        <f>SUM(D19:J19)</f>
-        <v>21</v>
+        <f t="shared" si="0"/>
+        <v>24</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
-[...14 lines deleted...]
-        <f>AVERAGE(D19:K19)</f>
+        <v>63</v>
+      </c>
+      <c r="D19">
+        <f>VLOOKUP(C19,'2018-2019'!B:C,2,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="E19">
+        <f>VLOOKUP(C19,'2019-2020'!B:C,2,FALSE)</f>
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="F19">
+        <f>VLOOKUP(C19,'2020-2021'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M19" s="1">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20">
-        <f>SUM(D20:J20)</f>
-        <v>21</v>
+        <f t="shared" si="0"/>
+        <v>44.5</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
+      <c r="E20">
+        <f>VLOOKUP(C20,'2019-2020'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="G20">
+        <f>VLOOKUP(C20,'2021-2022'!B:C,2,FALSE)</f>
+        <v>4</v>
+      </c>
       <c r="H20">
         <f>VLOOKUP(C20,'2022-2023'!B:C,2,FALSE)</f>
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I20">
         <f>VLOOKUP(C20,'2023-2024'!B:C,2,FALSE)</f>
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J20">
         <f>VLOOKUP(C20,'2024-2025'!B:C,2,FALSE)</f>
+        <v>21.5</v>
+      </c>
+      <c r="K20">
+        <f>VLOOKUP(C20,'2025-2026'!B:C,2,FALSE)</f>
         <v>8</v>
       </c>
-      <c r="L20" s="1">
-        <f>AVERAGE(D20:K20)</f>
+      <c r="M20" s="1">
+        <f t="shared" si="1"/>
+        <v>7.416666666666667</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21">
+        <f t="shared" si="0"/>
         <v>7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <f>SUM(D21:J21)</f>
+      <c r="C21" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21">
+        <f>VLOOKUP(C21,'2025-2026'!B:C,2,FALSE)</f>
+        <v>7</v>
+      </c>
+      <c r="M21" s="1">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="C22" t="s">
+        <v>25</v>
+      </c>
+      <c r="K22">
+        <f>VLOOKUP(C22,'2025-2026'!B:C,2,FALSE)</f>
+        <v>7</v>
+      </c>
+      <c r="M22" s="1">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23">
+        <f t="shared" si="0"/>
         <v>27</v>
       </c>
-      <c r="C21" t="s">
-[...3 lines deleted...]
-        <f>VLOOKUP(C21,'2021-2022'!B:C,2,FALSE)</f>
+      <c r="C23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H23">
+        <f>VLOOKUP(C23,'2022-2023'!B:C,2,FALSE)</f>
         <v>4</v>
       </c>
-      <c r="H21">
-[...12 lines deleted...]
-        <f>AVERAGE(D21:K21)</f>
+      <c r="I23">
+        <f>VLOOKUP(C23,'2023-2024'!B:C,2,FALSE)</f>
+        <v>9</v>
+      </c>
+      <c r="J23">
+        <f>VLOOKUP(C23,'2024-2025'!B:C,2,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="K23">
+        <f>VLOOKUP(C23,'2025-2026'!B:C,2,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="M23" s="1">
+        <f t="shared" si="1"/>
         <v>6.75</v>
       </c>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
-[...30 lines deleted...]
-        <f>SUM(D23:J23)</f>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="C24" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24">
+        <f>VLOOKUP(C24,'2022-2023'!B:C,2,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="I24">
+        <f>VLOOKUP(C24,'2023-2024'!B:C,2,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="J24">
+        <f>VLOOKUP(C24,'2024-2025'!B:C,2,FALSE)</f>
+        <v>11</v>
+      </c>
+      <c r="K24">
+        <f>VLOOKUP(C24,'2025-2026'!B:C,2,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="M24" s="1">
+        <f t="shared" si="1"/>
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25">
+        <f t="shared" si="0"/>
         <v>12.5</v>
       </c>
-      <c r="C23" t="s">
-[...3 lines deleted...]
-        <f>VLOOKUP(C23,'2018-2019'!B:C,2,FALSE)</f>
+      <c r="C25" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25">
+        <f>VLOOKUP(C25,'2018-2019'!B:C,2,FALSE)</f>
         <v>11</v>
-      </c>
-[...40 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E25">
         <f>VLOOKUP(C25,'2019-2020'!B:C,2,FALSE)</f>
+        <v>1.5</v>
+      </c>
+      <c r="M25" s="1">
+        <f t="shared" si="1"/>
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26">
+        <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="F25">
-[...28 lines deleted...]
-      </c>
       <c r="C26" t="s">
-        <v>58</v>
-[...10 lines deleted...]
-    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+        <v>28</v>
+      </c>
+      <c r="K26">
+        <f>VLOOKUP(C26,'2025-2026'!B:C,2,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="M26" s="1">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27">
-        <f>SUM(D27:J27)</f>
-        <v>28.5</v>
+        <f t="shared" si="0"/>
+        <v>29.5</v>
       </c>
       <c r="C27" t="s">
-        <v>28</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="G27">
         <f>VLOOKUP(C27,'2021-2022'!B:C,2,FALSE)</f>
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H27">
         <f>VLOOKUP(C27,'2022-2023'!B:C,2,FALSE)</f>
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I27">
         <f>VLOOKUP(C27,'2023-2024'!B:C,2,FALSE)</f>
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J27">
         <f>VLOOKUP(C27,'2024-2025'!B:C,2,FALSE)</f>
+        <v>3.5</v>
+      </c>
+      <c r="K27">
+        <f>VLOOKUP(C27,'2025-2026'!B:C,2,FALSE)</f>
         <v>3</v>
       </c>
-      <c r="L27" s="1">
-[...4 lines deleted...]
-    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="M27" s="1">
+        <f t="shared" si="1"/>
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28">
-        <f>SUM(D28:J28)</f>
+        <f t="shared" si="0"/>
+        <v>29</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="G28">
+        <f>VLOOKUP(C28,'2021-2022'!B:C,2,FALSE)</f>
         <v>4</v>
       </c>
-      <c r="C28" t="s">
-[...11 lines deleted...]
-    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H28">
+        <f>VLOOKUP(C28,'2022-2023'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="I28">
+        <f>VLOOKUP(C28,'2023-2024'!B:C,2,FALSE)</f>
+        <v>5</v>
+      </c>
+      <c r="J28">
+        <f>VLOOKUP(C28,'2024-2025'!B:C,2,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="K28">
+        <f>VLOOKUP(C28,'2025-2026'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="M28" s="1">
+        <f t="shared" si="1"/>
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29">
-        <f>SUM(D29:J29)</f>
-        <v>4</v>
+        <f t="shared" si="0"/>
+        <v>17</v>
       </c>
       <c r="C29" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="D29">
         <f>VLOOKUP(C29,'2018-2019'!B:C,2,FALSE)</f>
-        <v>4</v>
-[...6 lines deleted...]
-    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+        <v>11</v>
+      </c>
+      <c r="E29">
+        <f>VLOOKUP(C29,'2019-2020'!B:C,2,FALSE)</f>
+        <v>5</v>
+      </c>
+      <c r="F29">
+        <f>VLOOKUP(C29,'2020-2021'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M29" s="1">
+        <f t="shared" si="1"/>
+        <v>5.666666666666667</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30">
-        <f>SUM(D30:J30)</f>
-        <v>4</v>
+        <f t="shared" si="0"/>
+        <v>32.5</v>
       </c>
       <c r="C30" t="s">
-        <v>59</v>
+        <v>45</v>
+      </c>
+      <c r="E30">
+        <f>VLOOKUP(C30,'2019-2020'!B:C,2,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="F30">
+        <f>VLOOKUP(C30,'2020-2021'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="G30">
+        <f>VLOOKUP(C30,'2021-2022'!B:C,2,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="H30">
+        <f>VLOOKUP(C30,'2022-2023'!B:C,2,FALSE)</f>
+        <v>1</v>
       </c>
       <c r="I30">
         <f>VLOOKUP(C30,'2023-2024'!B:C,2,FALSE)</f>
-        <v>4</v>
-[...6 lines deleted...]
-    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+        <v>7</v>
+      </c>
+      <c r="J30">
+        <f>VLOOKUP(C30,'2024-2025'!B:C,2,FALSE)</f>
+        <v>13.5</v>
+      </c>
+      <c r="M30" s="1">
+        <f t="shared" si="1"/>
+        <v>5.416666666666667</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31">
-        <f>SUM(D31:J31)</f>
-        <v>15</v>
+        <f t="shared" si="0"/>
+        <v>16</v>
       </c>
       <c r="C31" t="s">
-        <v>32</v>
-[...22 lines deleted...]
-    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+        <v>66</v>
+      </c>
+      <c r="D31">
+        <f>VLOOKUP(C31,'2018-2019'!B:C,2,FALSE)</f>
+        <v>13.5</v>
+      </c>
+      <c r="E31">
+        <f>VLOOKUP(C31,'2019-2020'!B:C,2,FALSE)</f>
+        <v>1.5</v>
+      </c>
+      <c r="K31">
+        <f>VLOOKUP(C31,'2025-2026'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M31" s="1">
+        <f t="shared" si="1"/>
+        <v>5.333333333333333</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32">
-        <f>SUM(D32:J32)</f>
-        <v>9</v>
+        <f t="shared" si="0"/>
+        <v>5</v>
       </c>
       <c r="C32" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="I32">
         <f>VLOOKUP(C32,'2023-2024'!B:C,2,FALSE)</f>
-        <v>3</v>
-[...2 lines deleted...]
-        <f>VLOOKUP(C32,'2024-2025'!B:C,2,FALSE)</f>
         <v>5</v>
       </c>
-      <c r="L32" s="1">
-[...4 lines deleted...]
-    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="M32" s="1">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A33">
-        <f>SUM(D33:J33)</f>
-        <v>3</v>
+        <f t="shared" si="0"/>
+        <v>32.5</v>
       </c>
       <c r="C33" t="s">
-        <v>29</v>
+        <v>32</v>
+      </c>
+      <c r="D33">
+        <f>VLOOKUP(C33,'2018-2019'!B:C,2,FALSE)</f>
+        <v>12.5</v>
+      </c>
+      <c r="E33">
+        <f>VLOOKUP(C33,'2019-2020'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="F33">
+        <f>VLOOKUP(C33,'2020-2021'!B:C,2,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="G33">
+        <f>VLOOKUP(C33,'2021-2022'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="H33">
+        <f>VLOOKUP(C33,'2022-2023'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="I33">
+        <f>VLOOKUP(C33,'2023-2024'!B:C,2,FALSE)</f>
+        <v>4</v>
       </c>
       <c r="J33">
         <f>VLOOKUP(C33,'2024-2025'!B:C,2,FALSE)</f>
         <v>3</v>
       </c>
-      <c r="L33" s="1">
-[...4 lines deleted...]
-    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="K33">
+        <f>VLOOKUP(C33,'2025-2026'!B:C,2,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="M33" s="1">
+        <f t="shared" si="1"/>
+        <v>4.0625</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34">
-        <f>SUM(D34:J34)</f>
-        <v>20</v>
+        <f t="shared" ref="A34:A67" si="2">SUM(D34:K34)</f>
+        <v>4</v>
       </c>
       <c r="C34" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="D34">
         <f>VLOOKUP(C34,'2018-2019'!B:C,2,FALSE)</f>
-        <v>2</v>
-[...30 lines deleted...]
-    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
+        <v>4</v>
+      </c>
+      <c r="M34" s="1">
+        <f t="shared" ref="M34:M67" si="3">AVERAGE(D34:K34)</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35">
-        <f>SUM(D35:J35)</f>
-        <v>5</v>
+        <f t="shared" si="2"/>
+        <v>4</v>
       </c>
       <c r="C35" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="I35">
         <f>VLOOKUP(C35,'2023-2024'!B:C,2,FALSE)</f>
         <v>4</v>
       </c>
-      <c r="L35" s="1">
-[...4 lines deleted...]
-    <row r="36" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="M35" s="1">
+        <f t="shared" si="3"/>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36">
-        <f>SUM(D36:J36)</f>
+        <f t="shared" si="2"/>
         <v>4</v>
       </c>
       <c r="C36" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="D36">
         <f>VLOOKUP(C36,'2018-2019'!B:C,2,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="M36" s="1">
+        <f t="shared" si="3"/>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37">
+        <f t="shared" si="2"/>
+        <v>16</v>
+      </c>
+      <c r="C37" t="s">
+        <v>40</v>
+      </c>
+      <c r="G37">
+        <f>VLOOKUP(C37,'2021-2022'!B:C,2,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="H37">
+        <f>VLOOKUP(C37,'2022-2023'!B:C,2,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="I37">
+        <f>VLOOKUP(C37,'2023-2024'!B:C,2,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="J37">
+        <f>VLOOKUP(C37,'2024-2025'!B:C,2,FALSE)</f>
         <v>2</v>
       </c>
-      <c r="E36">
-[...25 lines deleted...]
-    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="K37">
+        <f>VLOOKUP(C37,'2025-2026'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M37" s="1">
+        <f t="shared" si="3"/>
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38">
-        <f>SUM(D38:J38)</f>
-        <v>2</v>
+        <f t="shared" si="2"/>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>60</v>
+        <v>46</v>
+      </c>
+      <c r="H38">
+        <f>VLOOKUP(C38,'2022-2023'!B:C,2,FALSE)</f>
+        <v>1</v>
       </c>
       <c r="I38">
         <f>VLOOKUP(C38,'2023-2024'!B:C,2,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="J38">
+        <f>VLOOKUP(C38,'2024-2025'!B:C,2,FALSE)</f>
+        <v>5</v>
+      </c>
+      <c r="M38" s="1">
+        <f t="shared" si="3"/>
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39">
+        <f t="shared" si="2"/>
+        <v>22</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <f>VLOOKUP(C39,'2018-2019'!B:C,2,FALSE)</f>
         <v>2</v>
       </c>
-      <c r="L38" s="1">
-        <f>AVERAGE(D38:K38)</f>
+      <c r="E39">
+        <f>VLOOKUP(C39,'2019-2020'!B:C,2,FALSE)</f>
         <v>2</v>
       </c>
-    </row>
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="F39">
+        <f>VLOOKUP(C39,'2020-2021'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="G39">
+        <f>VLOOKUP(C39,'2021-2022'!B:C,2,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="H39">
+        <f>VLOOKUP(C39,'2022-2023'!B:C,2,FALSE)</f>
+        <v>3</v>
       </c>
       <c r="I39">
         <f>VLOOKUP(C39,'2023-2024'!B:C,2,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="J39">
+        <f>VLOOKUP(C39,'2024-2025'!B:C,2,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="K39">
+        <f>VLOOKUP(C39,'2025-2026'!B:C,2,FALSE)</f>
         <v>2</v>
       </c>
-      <c r="L39" s="1">
-        <f>AVERAGE(D39:K39)</f>
+      <c r="M39" s="1">
+        <f t="shared" si="3"/>
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40">
+        <f t="shared" si="2"/>
+        <v>17.5</v>
+      </c>
+      <c r="C40" t="s">
+        <v>29</v>
+      </c>
+      <c r="E40">
+        <f>VLOOKUP(C40,'2019-2020'!B:C,2,FALSE)</f>
         <v>2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <f>SUM(D40:J40)</f>
+      <c r="F40">
+        <f>VLOOKUP(C40,'2020-2021'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="G40">
+        <f>VLOOKUP(C40,'2021-2022'!B:C,2,FALSE)</f>
         <v>2</v>
       </c>
-      <c r="C40" t="s">
-        <v>33</v>
+      <c r="H40">
+        <f>VLOOKUP(C40,'2022-2023'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="I40">
+        <f>VLOOKUP(C40,'2023-2024'!B:C,2,FALSE)</f>
+        <v>2.5</v>
       </c>
       <c r="J40">
         <f>VLOOKUP(C40,'2024-2025'!B:C,2,FALSE)</f>
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="41" spans="1:12" x14ac:dyDescent="0.3">
+        <v>3</v>
+      </c>
+      <c r="K40">
+        <f>VLOOKUP(C40,'2025-2026'!B:C,2,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="M40" s="1">
+        <f t="shared" si="3"/>
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41">
-        <f>SUM(D41:J41)</f>
-        <v>11.5</v>
+        <f t="shared" si="2"/>
+        <v>5</v>
       </c>
       <c r="C41" t="s">
-        <v>30</v>
-[...15 lines deleted...]
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="I41">
         <f>VLOOKUP(C41,'2023-2024'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="K41">
+        <f>VLOOKUP(C41,'2025-2026'!B:C,2,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="M41" s="1">
+        <f t="shared" si="3"/>
         <v>2.5</v>
       </c>
-      <c r="J41">
-        <f>VLOOKUP(C41,'2024-2025'!B:C,2,FALSE)</f>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A42">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="J42">
+        <f>VLOOKUP(C42,'2024-2025'!B:C,2,FALSE)</f>
         <v>3</v>
       </c>
-      <c r="L41" s="1">
-[...13 lines deleted...]
-        <f>VLOOKUP(C42,'2018-2019'!B:C,2,FALSE)</f>
+      <c r="K42">
+        <f>VLOOKUP(C42,'2025-2026'!B:C,2,FALSE)</f>
         <v>2</v>
       </c>
-      <c r="E42">
-[...8 lines deleted...]
-    <row r="43" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="M42" s="1">
+        <f t="shared" si="3"/>
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43">
-        <f>SUM(D43:J43)</f>
-        <v>3</v>
+        <f t="shared" si="2"/>
+        <v>5</v>
       </c>
       <c r="C43" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="H43">
         <f>VLOOKUP(C43,'2022-2023'!B:C,2,FALSE)</f>
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I43">
         <f>VLOOKUP(C43,'2023-2024'!B:C,2,FALSE)</f>
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
+        <v>4</v>
+      </c>
+      <c r="M43" s="1">
+        <f t="shared" si="3"/>
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44">
-        <f>SUM(D44:J44)</f>
-        <v>2</v>
+        <f t="shared" si="2"/>
+        <v>4</v>
       </c>
       <c r="C44" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="D44">
         <f>VLOOKUP(C44,'2018-2019'!B:C,2,FALSE)</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E44">
         <f>VLOOKUP(C44,'2019-2020'!B:C,2,FALSE)</f>
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
+        <v>2</v>
+      </c>
+      <c r="M44" s="1">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45">
-        <f>SUM(D45:J45)</f>
+        <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="C45" t="s">
-        <v>52</v>
-[...14 lines deleted...]
-    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
+        <v>54</v>
+      </c>
+      <c r="I45">
+        <f>VLOOKUP(C45,'2023-2024'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="M45" s="1">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46">
-        <f>SUM(D46:J46)</f>
+        <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
-[...14 lines deleted...]
-    <row r="47" spans="1:12" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+      <c r="D46">
+        <f>VLOOKUP(C46,'2018-2019'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="M46" s="1">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47">
-        <f>SUM(D47:J47)</f>
-        <v>1</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="C47" t="s">
-        <v>50</v>
-[...10 lines deleted...]
-    <row r="48" spans="1:12" x14ac:dyDescent="0.3">
+        <v>34</v>
+      </c>
+      <c r="K47">
+        <f>VLOOKUP(C47,'2025-2026'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="M47" s="1">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48">
-        <f>SUM(D48:J48)</f>
-        <v>1</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="C48" t="s">
-        <v>51</v>
-[...10 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+        <v>37</v>
+      </c>
+      <c r="K48">
+        <f>VLOOKUP(C48,'2025-2026'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="M48" s="1">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49">
-        <f>SUM(D49:J49)</f>
-        <v>1</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="C49" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-    <row r="50" spans="1:12" x14ac:dyDescent="0.3">
+        <v>39</v>
+      </c>
+      <c r="K49">
+        <f>VLOOKUP(C49,'2025-2026'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="M49" s="1">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50">
-        <f>SUM(D50:J50)</f>
-        <v>1</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="C50" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-    <row r="51" spans="1:12" x14ac:dyDescent="0.3">
+        <v>55</v>
+      </c>
+      <c r="I50">
+        <f>VLOOKUP(C50,'2023-2024'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="M50" s="1">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A51">
-        <f>SUM(D51:J51)</f>
-        <v>1</v>
+        <f t="shared" si="2"/>
+        <v>3</v>
       </c>
       <c r="C51" t="s">
-        <v>55</v>
-[...10 lines deleted...]
-    <row r="52" spans="1:12" x14ac:dyDescent="0.3">
+        <v>70</v>
+      </c>
+      <c r="D51">
+        <f>VLOOKUP(C51,'2018-2019'!B:C,2,FALSE)</f>
+        <v>2</v>
+      </c>
+      <c r="E51">
+        <f>VLOOKUP(C51,'2019-2020'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M51" s="1">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A52">
-        <f>SUM(D52:J52)</f>
-        <v>1</v>
+        <f t="shared" si="2"/>
+        <v>3</v>
       </c>
       <c r="C52" t="s">
-        <v>62</v>
+        <v>58</v>
+      </c>
+      <c r="H52">
+        <f>VLOOKUP(C52,'2022-2023'!B:C,2,FALSE)</f>
+        <v>2</v>
       </c>
       <c r="I52">
         <f>VLOOKUP(C52,'2023-2024'!B:C,2,FALSE)</f>
         <v>1</v>
       </c>
-      <c r="L52" s="1">
-[...4 lines deleted...]
-    <row r="53" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="M52" s="1">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A53">
-        <f>SUM(D53:J53)</f>
-        <v>1</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="C53" t="s">
-        <v>63</v>
-[...10 lines deleted...]
-    <row r="54" spans="1:12" x14ac:dyDescent="0.3">
+        <v>60</v>
+      </c>
+      <c r="E53">
+        <f>VLOOKUP(C53,'2019-2020'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="G53">
+        <f>VLOOKUP(C53,'2021-2022'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M53" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A54">
-        <f>SUM(D54:J54)</f>
-        <v>1</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="C54" t="s">
-        <v>64</v>
-[...10 lines deleted...]
-    <row r="55" spans="1:12" x14ac:dyDescent="0.3">
+        <v>69</v>
+      </c>
+      <c r="D54">
+        <f>VLOOKUP(C54,'2018-2019'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="E54">
+        <f>VLOOKUP(C54,'2019-2020'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M54" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55">
-        <f>SUM(D55:J55)</f>
-        <v>1</v>
+        <f t="shared" si="2"/>
+        <v>2</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>49</v>
+      </c>
+      <c r="I55">
+        <f>VLOOKUP(C55,'2023-2024'!B:C,2,FALSE)</f>
+        <v>1</v>
       </c>
       <c r="J55">
         <f>VLOOKUP(C55,'2024-2025'!B:C,2,FALSE)</f>
         <v>1</v>
       </c>
-      <c r="L55" s="1">
-[...4 lines deleted...]
-    <row r="56" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="M55" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56">
-        <f>SUM(D56:J56)</f>
+        <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="J56">
         <f>VLOOKUP(C56,'2024-2025'!B:C,2,FALSE)</f>
         <v>1</v>
       </c>
-      <c r="L56" s="1">
-[...2 lines deleted...]
-      </c>
+      <c r="M56" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A57">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C57" t="s">
+        <v>67</v>
+      </c>
+      <c r="E57">
+        <f>VLOOKUP(C57,'2019-2020'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M57" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A58">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C58" t="s">
+        <v>56</v>
+      </c>
+      <c r="I58">
+        <f>VLOOKUP(C58,'2023-2024'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M58" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A59">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C59" t="s">
+        <v>68</v>
+      </c>
+      <c r="E59">
+        <f>VLOOKUP(C59,'2019-2020'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M59" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C60" t="s">
+        <v>61</v>
+      </c>
+      <c r="G60">
+        <f>VLOOKUP(C60,'2021-2022'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M60" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C61" t="s">
+        <v>41</v>
+      </c>
+      <c r="K61">
+        <f>VLOOKUP(C61,'2025-2026'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M61" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C62" t="s">
+        <v>71</v>
+      </c>
+      <c r="E62">
+        <f>VLOOKUP(C62,'2019-2020'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M62" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A63">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C63" t="s">
+        <v>75</v>
+      </c>
+      <c r="D63">
+        <f>VLOOKUP(C63,'2018-2019'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M63" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A64">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="K64">
+        <f>VLOOKUP(C64,'2025-2026'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M64" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A65">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C65" t="s">
+        <v>57</v>
+      </c>
+      <c r="I65">
+        <f>VLOOKUP(C65,'2023-2024'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M65" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A66">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C66" t="s">
+        <v>43</v>
+      </c>
+      <c r="K66">
+        <f>VLOOKUP(C66,'2025-2026'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M66" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A67">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="C67" t="s">
+        <v>44</v>
+      </c>
+      <c r="K67">
+        <f>VLOOKUP(C67,'2025-2026'!B:C,2,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="M67" s="1">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M68"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M69"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M70"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M71"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M72"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M73"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M74"/>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M75"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M76"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M77"/>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M78"/>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M79"/>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="M80"/>
+    </row>
+    <row r="81" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M81"/>
+    </row>
+    <row r="82" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M82"/>
+    </row>
+    <row r="83" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M83"/>
+    </row>
+    <row r="84" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M84"/>
+    </row>
+    <row r="85" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M85"/>
+    </row>
+    <row r="86" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M86"/>
+    </row>
+    <row r="87" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M87"/>
+    </row>
+    <row r="88" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M88"/>
+    </row>
+    <row r="89" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M89"/>
+    </row>
+    <row r="90" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M90"/>
+    </row>
+    <row r="91" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M91"/>
+    </row>
+    <row r="92" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M92"/>
+    </row>
+    <row r="93" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M93"/>
+    </row>
+    <row r="94" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M94"/>
+    </row>
+    <row r="95" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M95"/>
+    </row>
+    <row r="96" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M96"/>
+    </row>
+    <row r="97" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M97"/>
+    </row>
+    <row r="98" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M98"/>
+    </row>
+    <row r="99" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M99"/>
+    </row>
+    <row r="100" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M100"/>
+    </row>
+    <row r="101" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M101"/>
+    </row>
+    <row r="102" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M102"/>
+    </row>
+    <row r="103" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M103"/>
+    </row>
+    <row r="104" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M104"/>
+    </row>
+    <row r="105" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M105"/>
+    </row>
+    <row r="106" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M106"/>
+    </row>
+    <row r="107" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M107"/>
+    </row>
+    <row r="108" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M108"/>
+    </row>
+    <row r="109" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M109"/>
+    </row>
+    <row r="110" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M110"/>
+    </row>
+    <row r="111" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M111"/>
+    </row>
+    <row r="112" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M112"/>
+    </row>
+    <row r="113" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M113"/>
+    </row>
+    <row r="114" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M114"/>
+    </row>
+    <row r="115" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M115"/>
+    </row>
+    <row r="116" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M116"/>
+    </row>
+    <row r="117" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M117"/>
+    </row>
+    <row r="118" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M118"/>
+    </row>
+    <row r="119" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M119"/>
+    </row>
+    <row r="120" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M120"/>
+    </row>
+    <row r="121" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M121"/>
+    </row>
+    <row r="122" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M122"/>
+    </row>
+    <row r="123" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M123"/>
+    </row>
+    <row r="124" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M124"/>
+    </row>
+    <row r="125" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M125"/>
+    </row>
+    <row r="126" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M126"/>
+    </row>
+    <row r="127" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M127"/>
+    </row>
+    <row r="128" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M128"/>
+    </row>
+    <row r="129" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M129"/>
+    </row>
+    <row r="130" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M130"/>
+    </row>
+    <row r="131" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M131"/>
+    </row>
+    <row r="132" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M132"/>
+    </row>
+    <row r="133" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M133"/>
+    </row>
+    <row r="134" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M134"/>
+    </row>
+    <row r="135" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M135"/>
+    </row>
+    <row r="136" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M136"/>
+    </row>
+    <row r="137" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M137"/>
+    </row>
+    <row r="138" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M138"/>
+    </row>
+    <row r="139" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M139"/>
+    </row>
+    <row r="140" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M140"/>
+    </row>
+    <row r="141" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M141"/>
+    </row>
+    <row r="142" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M142"/>
+    </row>
+    <row r="143" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M143"/>
+    </row>
+    <row r="144" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M144"/>
+    </row>
+    <row r="145" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M145"/>
+    </row>
+    <row r="146" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M146"/>
+    </row>
+    <row r="147" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M147"/>
+    </row>
+    <row r="148" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M148"/>
+    </row>
+    <row r="149" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M149"/>
+    </row>
+    <row r="150" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M150"/>
+    </row>
+    <row r="151" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M151"/>
+    </row>
+    <row r="152" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M152"/>
+    </row>
+    <row r="153" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M153"/>
+    </row>
+    <row r="154" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M154"/>
+    </row>
+    <row r="155" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M155"/>
+    </row>
+    <row r="156" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M156"/>
+    </row>
+    <row r="157" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M157"/>
+    </row>
+    <row r="158" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M158"/>
+    </row>
+    <row r="159" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M159"/>
+    </row>
+    <row r="160" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M160"/>
+    </row>
+    <row r="161" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M161"/>
+    </row>
+    <row r="162" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M162"/>
+    </row>
+    <row r="163" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M163"/>
+    </row>
+    <row r="164" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M164"/>
+    </row>
+    <row r="165" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M165"/>
+    </row>
+    <row r="166" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M166"/>
+    </row>
+    <row r="167" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M167"/>
+    </row>
+    <row r="168" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M168"/>
+    </row>
+    <row r="169" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M169"/>
+    </row>
+    <row r="170" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M170"/>
+    </row>
+    <row r="171" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M171"/>
+    </row>
+    <row r="172" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M172"/>
+    </row>
+    <row r="173" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M173"/>
+    </row>
+    <row r="174" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M174"/>
+    </row>
+    <row r="175" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M175"/>
+    </row>
+    <row r="176" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M176"/>
+    </row>
+    <row r="177" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M177"/>
+    </row>
+    <row r="178" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M178"/>
+    </row>
+    <row r="179" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M179"/>
+    </row>
+    <row r="180" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M180"/>
+    </row>
+    <row r="181" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M181"/>
+    </row>
+    <row r="182" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M182"/>
+    </row>
+    <row r="183" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M183"/>
+    </row>
+    <row r="184" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M184"/>
+    </row>
+    <row r="185" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M185"/>
+    </row>
+    <row r="186" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M186"/>
+    </row>
+    <row r="187" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M187"/>
+    </row>
+    <row r="188" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M188"/>
+    </row>
+    <row r="189" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M189"/>
+    </row>
+    <row r="190" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M190"/>
+    </row>
+    <row r="191" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M191"/>
+    </row>
+    <row r="192" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M192"/>
+    </row>
+    <row r="193" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M193"/>
+    </row>
+    <row r="194" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M194"/>
+    </row>
+    <row r="195" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M195"/>
+    </row>
+    <row r="196" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M196"/>
+    </row>
+    <row r="197" spans="13:13" x14ac:dyDescent="0.3">
+      <c r="M197"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:L57">
-    <sortCondition descending="1" ref="L2:L57"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:M198">
+    <sortCondition descending="1" ref="M2:M198"/>
   </sortState>
-  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:B20"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1">
         <v>1</v>
       </c>
       <c r="B1" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="C1">
         <v>39</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="C2">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C3">
         <v>20.5</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="C4">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5">
         <v>5</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="C5">
         <v>13.5</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C6">
         <v>12.5</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="C7">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="C8">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C9">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>10</v>
       </c>
       <c r="B10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C10">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C11">
         <v>4.5</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12">
         <v>12</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="C12">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C13">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="C14">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15">
         <v>15</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="C15">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="C18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19">
         <v>19</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{165DD5B6-D7E6-449E-98AE-E7235964260B}">
   <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:B23"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1">
         <v>1</v>
       </c>
       <c r="B1" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="C1">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C3">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="C4">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5">
         <v>5</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C5">
         <v>8.5</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="C6">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="C8">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C9">
         <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>10</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="C10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C11">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C13">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C14">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C15">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16">
         <v>16</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="C16">
         <v>1.5</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="C17">
         <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18">
         <v>18</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90000071-72ED-4E09-A8F2-D209EF3029E7}">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1">
         <v>1</v>
       </c>
       <c r="B1" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="C1">
         <v>15.5</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="C3">
         <v>4.5</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C4">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5">
         <v>5</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C6">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4712424C-BC92-4064-AFA1-7CA5A984BCED}">
   <dimension ref="A1:C21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1">
         <v>1</v>
       </c>
       <c r="B1" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="C1">
         <v>39.5</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C3">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C4">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="C7">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C8">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C9">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>10</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C10">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C11">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12">
         <v>12</v>
       </c>
       <c r="B12" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C12">
         <v>5.5</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13">
         <v>13</v>
       </c>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C13">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14">
         <v>14</v>
       </c>
       <c r="B14" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C14">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C15">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="C16">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17">
         <v>17</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C17">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18">
         <v>18</v>
       </c>
       <c r="B18" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C19">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20">
         <v>20</v>
       </c>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACA7B8F8-201A-4F1B-B560-852ADE9CBC66}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1">
         <v>1</v>
       </c>
       <c r="B1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C1">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="C2">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C3">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5">
         <v>5</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C5">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C6">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C7">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C8">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C9">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>10</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="C10">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C11">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12">
         <v>12</v>
       </c>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C12">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13">
         <v>13</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C13">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C14">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15">
         <v>15</v>
       </c>
       <c r="B15" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C15">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C16">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C17">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19">
         <v>19</v>
       </c>
       <c r="B19" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="C19">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21">
         <v>21</v>
       </c>
       <c r="B21" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EF8A403-A6F1-406A-BEEF-6E25C4B451CF}">
   <dimension ref="A1:C32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="23.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1">
         <v>1</v>
       </c>
       <c r="B1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C1">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2">
         <v>53.5</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C4">
         <v>34.5</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5">
         <v>5</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C5">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C6">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C7">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C8">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C9">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C10">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C11">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12">
         <v>12</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C12">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13">
         <v>13</v>
       </c>
       <c r="B13" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C13">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C14">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15">
         <v>15</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="C16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17">
         <v>17</v>
       </c>
       <c r="B17" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="C17">
         <v>4.5</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18">
         <v>18</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C18">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C19">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="C20">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C21">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A22">
         <v>22</v>
       </c>
       <c r="B22" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="C23">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24">
         <v>24</v>
       </c>
       <c r="B24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C24">
         <v>2.5</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25">
         <v>25</v>
       </c>
       <c r="B25" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C25">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C26">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A28">
         <v>28</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9115BBB-B8D7-4050-8B56-C216AE22DBBE}">
   <dimension ref="A1:C28"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="24" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1">
         <v>1</v>
       </c>
       <c r="B1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C1">
         <v>39</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2">
         <v>36.5</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C3">
         <v>31.5</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4">
         <v>27.5</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5">
         <v>5</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C5">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C6">
         <v>21.5</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C7">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C8">
         <v>20.5</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="C9">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>10</v>
       </c>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C10">
         <v>15.5</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12">
         <v>12</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C12">
         <v>13.5</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13">
         <v>13</v>
       </c>
       <c r="B13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C13">
         <v>12.5</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14">
         <v>14</v>
       </c>
       <c r="B14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C14">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15">
         <v>15</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C15">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16">
         <v>16</v>
       </c>
       <c r="B16" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="C16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17">
         <v>17</v>
       </c>
       <c r="B17" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C17">
         <v>4.5</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18">
         <v>18</v>
       </c>
       <c r="B18" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C18">
         <v>3.5</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19">
         <v>19</v>
       </c>
       <c r="B19" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23">
         <v>23</v>
       </c>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C23">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C24">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C25">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A26">
         <v>26</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCD31A45-901D-4B20-83BC-435E883AFB8F}">
+  <dimension ref="A1:C36"/>
+  <sheetViews>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A2">
+        <v>2</v>
+      </c>
+      <c r="B2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A3">
+        <v>3</v>
+      </c>
+      <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5">
+        <v>5</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6">
+        <v>6</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7">
+        <v>7</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A8">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A9">
+        <v>9</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A10">
+        <v>10</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A11">
+        <v>11</v>
+      </c>
+      <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A12">
+        <v>12</v>
+      </c>
+      <c r="B12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A13">
+        <v>13</v>
+      </c>
+      <c r="B13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A14">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A15">
+        <v>15</v>
+      </c>
+      <c r="B15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A17">
+        <v>17</v>
+      </c>
+      <c r="B17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A19">
+        <v>17</v>
+      </c>
+      <c r="B19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A20">
+        <v>17</v>
+      </c>
+      <c r="B20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A21">
+        <v>21</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A22">
+        <v>22</v>
+      </c>
+      <c r="B22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A24">
+        <v>24</v>
+      </c>
+      <c r="B24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A25">
+        <v>25</v>
+      </c>
+      <c r="B25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A27">
+        <v>25</v>
+      </c>
+      <c r="B27" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A28">
+        <v>25</v>
+      </c>
+      <c r="B28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A29">
+        <v>25</v>
+      </c>
+      <c r="B29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A30">
+        <v>25</v>
+      </c>
+      <c r="B30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A31">
+        <v>31</v>
+      </c>
+      <c r="B31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A33">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A34">
+        <v>31</v>
+      </c>
+      <c r="B34" t="s">
+        <v>66</v>
+      </c>
+      <c r="C34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A35">
+        <v>31</v>
+      </c>
+      <c r="B35" t="s">
+        <v>43</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A36">
+        <v>31</v>
+      </c>
+      <c r="B36" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Bilan</vt:lpstr>
       <vt:lpstr>2018-2019</vt:lpstr>
       <vt:lpstr>2019-2020</vt:lpstr>
       <vt:lpstr>2020-2021</vt:lpstr>
       <vt:lpstr>2021-2022</vt:lpstr>
       <vt:lpstr>2022-2023</vt:lpstr>
       <vt:lpstr>2023-2024</vt:lpstr>
       <vt:lpstr>2024-2025</vt:lpstr>
+      <vt:lpstr>2025-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>La Riposte de Tassin</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Bilan des résultats et compétitions</dc:title>
   <dc:subject/>
   <dc:creator>Guillaume Gillet</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>